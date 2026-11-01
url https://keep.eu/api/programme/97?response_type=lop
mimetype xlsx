--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -5200,51 +5200,51 @@
         <v>210150</v>
       </c>
       <c r="L68" s="7" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:A26"/>
     <mergeCell ref="B10:B26"/>
     <mergeCell ref="B27:B32"/>
     <mergeCell ref="A27:A40"/>
     <mergeCell ref="B33:B40"/>
     <mergeCell ref="A41:A54"/>
     <mergeCell ref="B41:B54"/>
     <mergeCell ref="A55:A68"/>
     <mergeCell ref="B55:B68"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.43" right="0" top="0.71" bottom="0.51" header="0.2" footer="0.32"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G
-&amp;18Exported on 2026-11-01 15:53 (CET) (CET)
+&amp;18Exported on 2026-11-01 17:06 (CET) (CET)
 </oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L247"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="30.0" customHeight="1"/>
   <cols>
     <col min="1" max="81" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="23.0" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="23.0" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
@@ -14058,51 +14058,51 @@
     <mergeCell ref="A179:A181"/>
     <mergeCell ref="A182:A187"/>
     <mergeCell ref="A188:A190"/>
     <mergeCell ref="A191:A193"/>
     <mergeCell ref="A194:A198"/>
     <mergeCell ref="A199:A201"/>
     <mergeCell ref="A202:A206"/>
     <mergeCell ref="A207:A210"/>
     <mergeCell ref="A211:A215"/>
     <mergeCell ref="A216:A219"/>
     <mergeCell ref="A220:A224"/>
     <mergeCell ref="A225:A229"/>
     <mergeCell ref="A230:A233"/>
     <mergeCell ref="A234:A236"/>
     <mergeCell ref="A237:A240"/>
     <mergeCell ref="A241:A244"/>
     <mergeCell ref="A245:A247"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.43" right="0" top="0.71" bottom="0.51" header="0.2" footer="0.32"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G
-&amp;18Exported on 2026-11-01 15:53 (CET) (CET)
+&amp;18Exported on 2026-11-01 17:06 (CET) (CET)
 </oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Operations</vt:lpstr>
       <vt:lpstr>Partners</vt:lpstr>